--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="41">
   <si>
     <t>kode_indikator</t>
   </si>
   <si>
     <t>nama_indikator</t>
   </si>
   <si>
     <t>definisi_operasional</t>
   </si>
   <si>
     <t>satuan</t>
   </si>
   <si>
     <t>nilai</t>
   </si>
   <si>
     <t>tahun</t>
   </si>
   <si>
     <t>kode_opd</t>
   </si>
   <si>
     <t>nama_opd</t>
   </si>
   <si>
@@ -91,84 +91,90 @@
   <si>
     <t>2.12.0.00.0.00.01.0000.500001</t>
   </si>
   <si>
     <t>Total Jumlah Penduduk</t>
   </si>
   <si>
     <t>Total Jumlah Penduduk adalah banyaknya seluruh individu yang berdomisili di suatu wilayah administrasi pada periode tertentu, baik penduduk dengan status menetap maupun tidak menetap, sebagaimana tercatat dalam data kependudukan resmi yang dikelola oleh instansi berwenang.</t>
   </si>
   <si>
     <t>Jiwa</t>
   </si>
   <si>
     <t>2.12.0.00.0.00.01.0000</t>
   </si>
   <si>
     <t>Dinas Kependudukan Dan Pencatatan Sipil</t>
   </si>
   <si>
     <t>74.05</t>
   </si>
   <si>
     <t>Kabupaten Konawe Selatan</t>
   </si>
   <si>
+    <t>2026-08-20T01:38:32.142Z</t>
+  </si>
+  <si>
+    <t>2026-08-20T02:24:50.805Z</t>
+  </si>
+  <si>
     <t>2025-04-04T20:35:41.962Z</t>
   </si>
   <si>
-    <t>2026-05-20T17:36:36.906Z</t>
+    <t>2026-08-20T01:38:31.051Z</t>
   </si>
   <si>
     <t>2025-12-03T02:08:34.368Z</t>
   </si>
   <si>
-    <t>2026-05-20T17:36:36.419Z</t>
+    <t>2026-08-20T01:38:30.112Z</t>
   </si>
   <si>
     <t>2025-12-05T02:47:11.052Z</t>
   </si>
   <si>
-    <t>2026-05-20T17:36:35.956Z</t>
+    <t>2026-08-20T01:38:29.400Z</t>
   </si>
   <si>
     <t>2025-12-06T11:13:50.133Z</t>
   </si>
   <si>
-    <t>2026-05-20T17:36:35.474Z</t>
+    <t>2026-08-20T01:38:27.454Z</t>
   </si>
   <si>
     <t>2025-12-06T11:13:51.437Z</t>
   </si>
   <si>
-    <t>2026-05-20T17:36:34.999Z</t>
+    <t>2026-08-20T01:38:26.078Z</t>
   </si>
   <si>
     <t>2025-12-06T11:13:52.311Z</t>
   </si>
   <si>
-    <t>2026-05-20T17:37:00.024Z</t>
+    <t>2026-08-20T01:38:25.127Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -515,51 +521,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:S7"/>
+  <dimension ref="A1:S8"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="19" width="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -594,280 +600,321 @@
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2">
-        <v>332389</v>
+        <v>338885</v>
       </c>
       <c r="F2">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="R2" t="s">
         <v>27</v>
       </c>
       <c r="S2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
       <c r="C3" t="s">
         <v>21</v>
       </c>
       <c r="D3" t="s">
         <v>22</v>
       </c>
       <c r="E3">
-        <v>322946</v>
+        <v>332389</v>
       </c>
       <c r="F3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
       <c r="R3" t="s">
         <v>29</v>
       </c>
       <c r="S3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4">
-        <v>317800</v>
+        <v>322946</v>
       </c>
       <c r="F4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>24</v>
       </c>
       <c r="R4" t="s">
         <v>31</v>
       </c>
       <c r="S4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5">
-        <v>314925</v>
+        <v>317800</v>
       </c>
       <c r="F5">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>24</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="E6">
-        <v>313389</v>
+        <v>314925</v>
       </c>
       <c r="F6">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>24</v>
       </c>
       <c r="R6" t="s">
         <v>35</v>
       </c>
       <c r="S6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7">
-        <v>312128</v>
+        <v>313389</v>
       </c>
       <c r="F7">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>24</v>
       </c>
       <c r="R7" t="s">
         <v>37</v>
       </c>
       <c r="S7" t="s">
         <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8">
+        <v>312128</v>
+      </c>
+      <c r="F8">
+        <v>2019</v>
+      </c>
+      <c r="G8" t="s">
+        <v>23</v>
+      </c>
+      <c r="H8" t="s">
+        <v>24</v>
+      </c>
+      <c r="I8" t="s">
+        <v>25</v>
+      </c>
+      <c r="J8" t="s">
+        <v>26</v>
+      </c>
+      <c r="L8" t="s">
+        <v>24</v>
+      </c>
+      <c r="R8" t="s">
+        <v>39</v>
+      </c>
+      <c r="S8" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">