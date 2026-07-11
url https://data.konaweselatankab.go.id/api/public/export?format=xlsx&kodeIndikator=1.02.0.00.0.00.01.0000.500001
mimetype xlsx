--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="41">
   <si>
     <t>kode_indikator</t>
   </si>
   <si>
     <t>nama_indikator</t>
   </si>
   <si>
     <t>definisi_operasional</t>
   </si>
   <si>
     <t>satuan</t>
   </si>
   <si>
     <t>nilai</t>
   </si>
   <si>
     <t>tahun</t>
   </si>
   <si>
     <t>kode_opd</t>
   </si>
   <si>
     <t>nama_opd</t>
   </si>
   <si>
@@ -91,69 +91,90 @@
   <si>
     <t>1.02.0.00.0.00.01.0000.500001</t>
   </si>
   <si>
     <t>Persentase Posyandu Aktif</t>
   </si>
   <si>
     <t>Persentase Posyandu Aktif adalah indikator yang menunjukkan proporsi Pos Pelayanan Terpadu (Posyandu) yang berfungsi dan melaksanakan kegiatan secara rutin sesuai ketentuan, dibandingkan dengan jumlah seluruh Posyandu yang ada di suatu wilayah, dinyatakan dalam persentase (%).</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>1.02.0.00.0.00.01.0000</t>
   </si>
   <si>
     <t>Dinas Kesehatan</t>
   </si>
   <si>
     <t>74.05</t>
   </si>
   <si>
     <t>Kabupaten Konawe Selatan</t>
   </si>
   <si>
+    <t>2026-06-09T02:25:29.893Z</t>
+  </si>
+  <si>
+    <t>2026-06-09T02:26:15.532Z</t>
+  </si>
+  <si>
     <t>2025-12-03T01:52:26.997Z</t>
   </si>
   <si>
-    <t>2025-12-04T22:08:47.021Z</t>
+    <t>2026-06-09T02:25:29.385Z</t>
   </si>
   <si>
     <t>2025-11-05T03:29:11.318Z</t>
   </si>
   <si>
+    <t>2026-06-09T02:25:28.908Z</t>
+  </si>
+  <si>
     <t>2025-11-05T03:29:11.032Z</t>
   </si>
   <si>
+    <t>2026-06-09T02:25:28.320Z</t>
+  </si>
+  <si>
     <t>2025-11-05T03:29:10.828Z</t>
   </si>
   <si>
+    <t>2026-06-09T02:25:27.759Z</t>
+  </si>
+  <si>
     <t>2025-11-05T03:29:10.607Z</t>
   </si>
   <si>
+    <t>2026-06-09T02:25:27.263Z</t>
+  </si>
+  <si>
     <t>2025-11-05T03:29:10.342Z</t>
+  </si>
+  <si>
+    <t>2026-06-09T02:25:26.691Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -500,51 +521,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:S7"/>
+  <dimension ref="A1:S8"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="19" width="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -582,259 +603,318 @@
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2">
         <v>100</v>
       </c>
       <c r="F2">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
+      </c>
+      <c r="L2" t="s">
+        <v>24</v>
       </c>
       <c r="R2" t="s">
         <v>27</v>
       </c>
       <c r="S2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
       <c r="C3" t="s">
         <v>21</v>
       </c>
       <c r="D3" t="s">
         <v>22</v>
       </c>
       <c r="E3">
         <v>100</v>
       </c>
       <c r="F3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
+      <c r="L3" t="s">
+        <v>24</v>
+      </c>
       <c r="R3" t="s">
         <v>29</v>
       </c>
       <c r="S3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
+      <c r="L4" t="s">
+        <v>24</v>
+      </c>
       <c r="R4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="S4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5">
-        <v>88.4</v>
+        <v>50</v>
       </c>
       <c r="F5">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
+      <c r="L5" t="s">
+        <v>24</v>
+      </c>
       <c r="R5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="S5" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="E6">
-        <v>100</v>
+        <v>88.4</v>
       </c>
       <c r="F6">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
+      <c r="L6" t="s">
+        <v>24</v>
+      </c>
       <c r="R6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="S6" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7">
         <v>100</v>
       </c>
       <c r="F7">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
+      <c r="L7" t="s">
+        <v>24</v>
+      </c>
       <c r="R7" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="S7" t="s">
-        <v>28</v>
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8">
+        <v>100</v>
+      </c>
+      <c r="F8">
+        <v>2019</v>
+      </c>
+      <c r="G8" t="s">
+        <v>23</v>
+      </c>
+      <c r="H8" t="s">
+        <v>24</v>
+      </c>
+      <c r="I8" t="s">
+        <v>25</v>
+      </c>
+      <c r="J8" t="s">
+        <v>26</v>
+      </c>
+      <c r="L8" t="s">
+        <v>24</v>
+      </c>
+      <c r="R8" t="s">
+        <v>39</v>
+      </c>
+      <c r="S8" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">