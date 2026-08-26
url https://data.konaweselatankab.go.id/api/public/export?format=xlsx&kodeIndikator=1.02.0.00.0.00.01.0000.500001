--- v1 (2026-07-11)
+++ v2 (2026-08-26)
@@ -94,51 +94,51 @@
   <si>
     <t>Persentase Posyandu Aktif</t>
   </si>
   <si>
     <t>Persentase Posyandu Aktif adalah indikator yang menunjukkan proporsi Pos Pelayanan Terpadu (Posyandu) yang berfungsi dan melaksanakan kegiatan secara rutin sesuai ketentuan, dibandingkan dengan jumlah seluruh Posyandu yang ada di suatu wilayah, dinyatakan dalam persentase (%).</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>1.02.0.00.0.00.01.0000</t>
   </si>
   <si>
     <t>Dinas Kesehatan</t>
   </si>
   <si>
     <t>74.05</t>
   </si>
   <si>
     <t>Kabupaten Konawe Selatan</t>
   </si>
   <si>
     <t>2026-06-09T02:25:29.893Z</t>
   </si>
   <si>
-    <t>2026-06-09T02:26:15.532Z</t>
+    <t>2026-07-15T08:14:01.762Z</t>
   </si>
   <si>
     <t>2025-12-03T01:52:26.997Z</t>
   </si>
   <si>
     <t>2026-06-09T02:25:29.385Z</t>
   </si>
   <si>
     <t>2025-11-05T03:29:11.318Z</t>
   </si>
   <si>
     <t>2026-06-09T02:25:28.908Z</t>
   </si>
   <si>
     <t>2025-11-05T03:29:11.032Z</t>
   </si>
   <si>
     <t>2026-06-09T02:25:28.320Z</t>
   </si>
   <si>
     <t>2025-11-05T03:29:10.828Z</t>
   </si>
   <si>
     <t>2026-06-09T02:25:27.759Z</t>
   </si>