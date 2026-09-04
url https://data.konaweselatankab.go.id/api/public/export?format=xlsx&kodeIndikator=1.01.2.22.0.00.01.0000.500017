--- v0 (2026-05-26)
+++ v1 (2026-09-04)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="31">
   <si>
     <t>kode_indikator</t>
   </si>
   <si>
     <t>nama_indikator</t>
   </si>
   <si>
     <t>definisi_operasional</t>
   </si>
   <si>
     <t>satuan</t>
   </si>
   <si>
     <t>nilai</t>
   </si>
   <si>
     <t>tahun</t>
   </si>
   <si>
     <t>kode_opd</t>
   </si>
   <si>
     <t>nama_opd</t>
   </si>
   <si>
@@ -94,54 +94,57 @@
   <si>
     <t>Rata-rata kompetensi Literasi SMP berdasarkan Asesmen Nasional</t>
   </si>
   <si>
     <t>Rata-rata kompetensi literasi SMP berdasarkan Asesmen Nasional adalah nilai rata-rata capaian kompetensi literasi membaca peserta didik tingkat Sekolah Menengah Pertama (kelas VIII) yang diukur menggunakan instrumen Asesmen Kompetensi Minimum (AKM) Literasi dalam Asesmen Nasional pada satuan pendidikan, wilayah, atau periode tertentu.</t>
   </si>
   <si>
     <t>persentase</t>
   </si>
   <si>
     <t>1.01.2.22.0.00.01.0000</t>
   </si>
   <si>
     <t>Dinas Pendidikan Dan Kebudayaan</t>
   </si>
   <si>
     <t>74.05</t>
   </si>
   <si>
     <t>Kabupaten Konawe Selatan</t>
   </si>
   <si>
     <t>2025-12-04T02:45:00.955Z</t>
   </si>
   <si>
-    <t>2025-12-04T22:08:47.021Z</t>
+    <t>2026-08-22T05:46:26.682Z</t>
   </si>
   <si>
     <t>2025-12-04T02:44:59.844Z</t>
+  </si>
+  <si>
+    <t>2026-08-22T05:46:26.052Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -584,93 +587,99 @@
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2">
         <v>62.57</v>
       </c>
       <c r="F2">
         <v>2024</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
+      <c r="L2" t="s">
+        <v>24</v>
+      </c>
       <c r="R2" t="s">
         <v>27</v>
       </c>
       <c r="S2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
       <c r="C3" t="s">
         <v>21</v>
       </c>
       <c r="D3" t="s">
         <v>22</v>
       </c>
       <c r="E3">
         <v>46.43</v>
       </c>
       <c r="F3">
         <v>2023</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
+      <c r="L3" t="s">
+        <v>24</v>
+      </c>
       <c r="R3" t="s">
         <v>29</v>
       </c>
       <c r="S3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">