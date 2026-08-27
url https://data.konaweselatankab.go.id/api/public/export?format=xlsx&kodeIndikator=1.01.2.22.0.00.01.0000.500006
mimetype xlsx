--- v0 (2026-05-27)
+++ v1 (2026-08-27)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="35">
   <si>
     <t>kode_indikator</t>
   </si>
   <si>
     <t>nama_indikator</t>
   </si>
   <si>
     <t>definisi_operasional</t>
   </si>
   <si>
     <t>satuan</t>
   </si>
   <si>
     <t>nilai</t>
   </si>
   <si>
     <t>tahun</t>
   </si>
   <si>
     <t>kode_opd</t>
   </si>
   <si>
     <t>nama_opd</t>
   </si>
   <si>
@@ -94,60 +94,69 @@
   <si>
     <t>Angka Partisipasi Murni (APM) SD/MI</t>
   </si>
   <si>
     <t>Angka Partisipasi Murni (APM) SD/MI adalah indikator pendidikan yang menunjukkan persentase anak usia sekolah dasar (7–12 tahun) yang terdaftar di jenjang pendidikan SD atau MI (Madrasah Ibtidaiyah) terhadap jumlah seluruh anak pada kelompok usia yang sama di suatu wilayah tertentu.</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>1.01.2.22.0.00.01.0000</t>
   </si>
   <si>
     <t>Dinas Pendidikan Dan Kebudayaan</t>
   </si>
   <si>
     <t>74.05</t>
   </si>
   <si>
     <t>Kabupaten Konawe Selatan</t>
   </si>
   <si>
     <t>2025-11-05T03:05:20.409Z</t>
   </si>
   <si>
-    <t>2025-11-12T19:53:15.448Z</t>
+    <t>2026-08-22T14:24:49.447Z</t>
   </si>
   <si>
     <t>2025-11-05T03:05:20.039Z</t>
   </si>
   <si>
+    <t>2026-08-22T14:24:48.466Z</t>
+  </si>
+  <si>
     <t>2025-11-05T03:05:19.649Z</t>
   </si>
   <si>
+    <t>2026-08-22T14:24:47.092Z</t>
+  </si>
+  <si>
     <t>2025-11-05T03:05:19.317Z</t>
+  </si>
+  <si>
+    <t>2026-08-22T14:24:45.590Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -590,169 +599,181 @@
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2">
         <v>99.9</v>
       </c>
       <c r="F2">
         <v>2022</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
+      <c r="L2" t="s">
+        <v>24</v>
+      </c>
       <c r="R2" t="s">
         <v>27</v>
       </c>
       <c r="S2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
       <c r="C3" t="s">
         <v>21</v>
       </c>
       <c r="D3" t="s">
         <v>22</v>
       </c>
       <c r="E3">
         <v>98.66</v>
       </c>
       <c r="F3">
         <v>2021</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
+      <c r="L3" t="s">
+        <v>24</v>
+      </c>
       <c r="R3" t="s">
         <v>29</v>
       </c>
       <c r="S3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4">
         <v>98.72</v>
       </c>
       <c r="F4">
         <v>2020</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
+      <c r="L4" t="s">
+        <v>24</v>
+      </c>
       <c r="R4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="S4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5">
         <v>98.17</v>
       </c>
       <c r="F5">
         <v>2019</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
+      <c r="L5" t="s">
+        <v>24</v>
+      </c>
       <c r="R5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="S5" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">