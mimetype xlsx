--- v0 (2026-05-27)
+++ v1 (2026-09-05)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="35">
   <si>
     <t>kode_indikator</t>
   </si>
   <si>
     <t>nama_indikator</t>
   </si>
   <si>
     <t>definisi_operasional</t>
   </si>
   <si>
     <t>satuan</t>
   </si>
   <si>
     <t>nilai</t>
   </si>
   <si>
     <t>tahun</t>
   </si>
   <si>
     <t>kode_opd</t>
   </si>
   <si>
     <t>nama_opd</t>
   </si>
   <si>
@@ -94,60 +94,69 @@
   <si>
     <t>Angka Kelulusan SD/MI</t>
   </si>
   <si>
     <t>Angka Kelulusan SD/MI adalah persentase jumlah peserta didik yang berhasil menyelesaikan seluruh program pembelajaran di jenjang Sekolah Dasar (SD) atau Madrasah Ibtidaiyah (MI) dan dinyatakan lulus pada tahun ajaran tertentu, dibandingkan dengan jumlah peserta didik yang mengikuti ujian/asesmen akhir di jenjang yang sama pada tahun tersebut. Indikator ini menggambarkan keberhasilan proses pendidikan dasar di suatu wilayah.</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>1.01.2.22.0.00.01.0000</t>
   </si>
   <si>
     <t>Dinas Pendidikan Dan Kebudayaan</t>
   </si>
   <si>
     <t>74.05</t>
   </si>
   <si>
     <t>Kabupaten Konawe Selatan</t>
   </si>
   <si>
     <t>2025-09-19T23:05:33.223Z</t>
   </si>
   <si>
-    <t>2025-11-12T19:53:15.448Z</t>
+    <t>2026-08-20T04:38:53.838Z</t>
   </si>
   <si>
     <t>2025-09-19T23:05:32.935Z</t>
   </si>
   <si>
+    <t>2026-08-20T04:38:53.275Z</t>
+  </si>
+  <si>
     <t>2025-09-19T23:05:32.626Z</t>
   </si>
   <si>
+    <t>2026-08-20T04:38:52.648Z</t>
+  </si>
+  <si>
     <t>2025-09-19T23:05:31.761Z</t>
+  </si>
+  <si>
+    <t>2026-08-20T04:38:51.782Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -590,169 +599,181 @@
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2">
         <v>100</v>
       </c>
       <c r="F2">
         <v>2022</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
+      <c r="L2" t="s">
+        <v>24</v>
+      </c>
       <c r="R2" t="s">
         <v>27</v>
       </c>
       <c r="S2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
       <c r="C3" t="s">
         <v>21</v>
       </c>
       <c r="D3" t="s">
         <v>22</v>
       </c>
       <c r="E3">
         <v>100</v>
       </c>
       <c r="F3">
         <v>2021</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
+      <c r="L3" t="s">
+        <v>24</v>
+      </c>
       <c r="R3" t="s">
         <v>29</v>
       </c>
       <c r="S3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4">
         <v>100</v>
       </c>
       <c r="F4">
         <v>2020</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
+      <c r="L4" t="s">
+        <v>24</v>
+      </c>
       <c r="R4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="S4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5">
         <v>100</v>
       </c>
       <c r="F5">
         <v>2019</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
+      <c r="L5" t="s">
+        <v>24</v>
+      </c>
       <c r="R5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="S5" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">