--- v0 (2026-05-25)
+++ v1 (2026-08-30)
@@ -94,84 +94,84 @@
   <si>
     <t>Pesentase guru dengan kualifikasi S1/D4</t>
   </si>
   <si>
     <t>Persentase Guru dengan kualifikasi S1/D4 adalah proporsi jumlah guru yang telah menyelesaikan pendidikan minimal Strata 1 (S1) atau Diploma 4 (D4) dibandingkan dengan total seluruh guru yang aktif mengajar pada satuan pendidikan dalam wilayah tertentu, baik berstatus ASN maupun non-ASN. Indikator ini digunakan untuk mengukur tingkat pemenuhan standar kualifikasi akademik guru sesuai amanat Undang-Undang Guru dan Dosen.</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>1.01.2.22.0.00.01.0000</t>
   </si>
   <si>
     <t>Dinas Pendidikan Dan Kebudayaan</t>
   </si>
   <si>
     <t>74.05</t>
   </si>
   <si>
     <t>Kabupaten Konawe Selatan</t>
   </si>
   <si>
     <t>2025-09-19T23:03:27.042Z</t>
   </si>
   <si>
-    <t>2026-03-26T03:47:07.657Z</t>
+    <t>2026-08-20T02:45:29.002Z</t>
   </si>
   <si>
     <t>2025-09-19T23:03:26.743Z</t>
   </si>
   <si>
-    <t>2026-03-26T03:47:07.639Z</t>
+    <t>2026-08-20T02:45:28.360Z</t>
   </si>
   <si>
     <t>2025-09-19T23:03:26.213Z</t>
   </si>
   <si>
-    <t>2026-03-26T03:47:07.619Z</t>
+    <t>2026-08-20T02:45:27.728Z</t>
   </si>
   <si>
     <t>kjshdf@gmail.com</t>
   </si>
   <si>
     <t>082</t>
   </si>
   <si>
     <t>sdfsdf</t>
   </si>
   <si>
     <t>sdfasdf</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>2025-09-19T23:03:25.520Z</t>
   </si>
   <si>
-    <t>2026-03-26T03:47:07.403Z</t>
+    <t>2026-08-20T02:45:27.031Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>